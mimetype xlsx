--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1,929 +1,1519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stefania.fregoni\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E12F055B-F3E2-4FDF-B4E0-B50AD323BA4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50A8AD03-F594-4564-AE57-0084831B4640}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="0" windowWidth="28755" windowHeight="15480" xr2:uid="{B9B0DF1D-CF6E-4B86-BC8A-BBAE53404FE5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
+    <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Table 1'!$A$1:$G$16</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table 1'!$1:$2</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="23">
-[...40 lines deleted...]
-    <t>2023/2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="39">
+  <si>
+    <t>OGGETTO DELL'INCARICO</t>
+  </si>
+  <si>
+    <t>COMPENSO</t>
+  </si>
+  <si>
+    <t>COGNOME E NOME</t>
+  </si>
+  <si>
+    <t>ISTRUTTORE CONTABILE</t>
+  </si>
+  <si>
+    <t>FUNZIONARIO CONTABILE</t>
+  </si>
+  <si>
+    <t>ISTRUTTORE AMMINISTRATIVO</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>PROFILO PROFESSIONALE</t>
+    </r>
+  </si>
+  <si>
+    <t>DURATA dell'incarico (dal / al)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>INCARICHI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>CONFERITI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>ED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUTORIZZATI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>AI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>DIPENDENTI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>PUBBLICI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>PER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>INCENTIVI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>TECNICI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>ANNO</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+  </si>
+  <si>
+    <t>AREA</t>
+  </si>
+  <si>
+    <t>Comune di Vermezzo con Zelo</t>
+  </si>
+  <si>
+    <t>PERCIVALDI SIMONE</t>
+  </si>
+  <si>
+    <t>ISTRUTTORE TECNICO</t>
+  </si>
+  <si>
+    <t>TECNICA</t>
+  </si>
+  <si>
+    <t>RECUPERO EVAZIONE IMU - TARI - COATTIVO ANNO 2024</t>
+  </si>
+  <si>
+    <t>ESTREMI ATTO DI LIQUIDAZIONE</t>
+  </si>
+  <si>
+    <t>01/10/2024 - 31/12/2024</t>
+  </si>
+  <si>
+    <t>PASTORI VIVIANA</t>
+  </si>
+  <si>
+    <t>FUNZIONARIO AMMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>AMMINISTRATIVA E SERVIZI ALLA PERSONA</t>
+  </si>
+  <si>
+    <t>SALDO GARA NIDO 2023-2025</t>
+  </si>
+  <si>
+    <t>SETT. 23 / LUG. 25</t>
+  </si>
+  <si>
+    <t>GARA SERVIZI PARASCOLASTICI 2025/2027</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
-    <t>Fregoni Stefania</t>
-[...20 lines deleted...]
-    <t>Mantuano Daniela</t>
+    <t>GARA NIDO 2025/2027</t>
+  </si>
+  <si>
+    <t>FREGONI STEFANIA</t>
+  </si>
+  <si>
+    <t>ISTRUTTORE AMMINITRATIVO</t>
+  </si>
+  <si>
+    <t>CISLAGHI DANIELE</t>
+  </si>
+  <si>
+    <t>LOI ILENIA</t>
+  </si>
+  <si>
+    <t>FUNZIONARIO SERVIZI SOCIALI</t>
+  </si>
+  <si>
+    <t>FREGONI EMILIANA MARIA LUISA</t>
+  </si>
+  <si>
+    <t>FINANZIARIA ED ENTRATE LOCALI</t>
+  </si>
+  <si>
+    <t>D'AGOSTINO PATRIZIA</t>
+  </si>
+  <si>
+    <t>TRABUCCHI SIMONA</t>
+  </si>
+  <si>
+    <t>MANTUANO DANIELA</t>
+  </si>
+  <si>
+    <t>Prot. 3593 del 07/05/2025</t>
+  </si>
+  <si>
+    <t>Prot. 7403 del 06/10/2025</t>
+  </si>
+  <si>
+    <t>Prot. 7404 del 06/10/2025</t>
+  </si>
+  <si>
+    <t>Det. n.208 del 02/07/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+  </numFmts>
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Cambria"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD8E4BC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE4DFEC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
-[...3 lines deleted...]
-    </xf>
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Migliaia" xfId="1" builtinId="3"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>295275</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1295400</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>775335</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Immagine 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E89FE3-D50D-0DB2-87FC-76B2C09E1074}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="914400" y="295275"/>
+          <a:ext cx="381000" cy="480060"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34D40747-225D-448B-A66B-E90F1087549D}">
-  <dimension ref="A2:I19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9:E11"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="37.1640625" customWidth="1"/>
+    <col min="2" max="2" width="27.6640625" customWidth="1"/>
+    <col min="3" max="3" width="31.1640625" customWidth="1"/>
+    <col min="4" max="4" width="38.83203125" customWidth="1"/>
+    <col min="5" max="5" width="28.83203125" customWidth="1"/>
+    <col min="6" max="6" width="19.83203125" customWidth="1"/>
+    <col min="7" max="7" width="22.33203125" style="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="1" spans="1:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="16"/>
+    </row>
+    <row r="2" spans="1:7" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="8">
+        <v>208.31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="14"/>
-[...18 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="B4" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="8">
+        <v>769.91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="8">
+        <v>3582.82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="2">
+        <v>2025</v>
+      </c>
+      <c r="G6" s="8">
+        <v>3960.18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="8">
+        <v>269.47000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="8">
+        <v>2507.98</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="2">
+        <v>2025</v>
+      </c>
+      <c r="G9" s="8">
+        <v>2160.8000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="8">
+        <v>192.48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="9">
+        <v>394.11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="2">
+        <v>2025</v>
+      </c>
+      <c r="G12" s="10">
+        <v>485.23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="22">
+        <v>382.17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="11">
+        <v>1708.66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="11">
+        <v>1041.51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="7" t="s">
-[...44 lines deleted...]
-      <c r="D7" s="9" t="s">
+      <c r="C16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="19">
-[...39 lines deleted...]
-      <c r="D10" s="9" t="s">
+      <c r="E16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="11">
+        <v>729.07</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="19">
-[...17 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="E17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="15" t="s">
-[...117 lines deleted...]
-      <c r="E19" s="19">
+      <c r="G17" s="11">
         <v>312.45</v>
       </c>
     </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="3"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="12"/>
+    </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="B9:B11"/>
+  <mergeCells count="10">
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="77" fitToHeight="3" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalli denominati</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Foglio1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Table 1</vt:lpstr>
+      <vt:lpstr>'Table 1'!Area_stampa</vt:lpstr>
+      <vt:lpstr>'Table 1'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Stefania Fregoni</dc:creator>
+  <dc:title>INCARICHI CONFERITI E AUTORIZZATI</dc:title>
+  <dc:creator>jgigliarano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-01-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PDFCreator Free 4.4.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2025-09-10T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>GPL Ghostscript 9.52</vt:lpwstr>
+  </property>
+</Properties>
+</file>